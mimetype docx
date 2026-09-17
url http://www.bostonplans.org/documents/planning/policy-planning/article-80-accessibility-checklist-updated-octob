--- v0 (2025-12-05)
+++ v1 (2026-09-17)
@@ -1,19249 +1,13103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w:rsidR="00A21788" w:rsidRPr="00C60D41" w:rsidRDefault="00577991" w:rsidP="00E8174A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-          <w:b/>
+          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C60D41">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t>ARTICLE 80 – ACCESSIBILITY CHECKLIST</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARTICLE 80 – ACCESSIBILITY CHECKLIST</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00684055" w:rsidRPr="00C60D41" w:rsidRDefault="00E8174A" w:rsidP="007F29E8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:eastAsia="Times New Roman" w:hAnsi="Montserrat"/>
-          <w:b/>
+          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C60D41">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Requirement of the Boston Planning &amp; Development Agency (BPDA) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A21788" w:rsidRPr="00C60D41" w:rsidRDefault="00684055" w:rsidP="007F29E8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:eastAsia="Times New Roman" w:hAnsi="Montserrat"/>
-          <w:b/>
+          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C60D41">
-[...18 lines deleted...]
-        <w:t>Process</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 80 Development Review Process</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A21788" w:rsidRPr="006E2F77" w:rsidRDefault="00A21788" w:rsidP="00820B09">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
-        <w:pStyle w:val="Body1"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...583 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D436E" w:rsidRDefault="007D436E" w:rsidP="00820B09">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
-        <w:pStyle w:val="Body1"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...263 lines deleted...]
-        <w:t xml:space="preserve"> if any project plans change significantly.</w:t>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Mayor’s Commission for Persons with Disabilities works to reduce architectural barriers that impact accessibility in Boston’s built environment. This Checklist is intended to ensure that accessibility is planned at the beginning of projects, rather than after a design is completed. It aims to ensure that projects not only meet minimum MAAB/ADA requirements, but that they create a built environment which provides equitable experiences for all people, regardless of age or ability. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046048D" w:rsidRDefault="0046048D" w:rsidP="00820B09">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
-        <w:pStyle w:val="Body1"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F06384" w:rsidRPr="00891A3D" w:rsidRDefault="005C0283" w:rsidP="00820B09">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
-        <w:pStyle w:val="Body1"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-        <w:t>For more information on compliance</w:t>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All BPDA Small or Large Project Review, including Institutional Master Plan modifications, must complete this Checklist to provide specific detail and data on accessibility. An updated Checklist is required if any project plans change significantly.</w:t>
       </w:r>
-      <w:r w:rsidR="00DF6EFE" w:rsidRPr="00891A3D">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> requirements</w:t>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B46C0C" w:rsidRPr="00891A3D">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information on compliance requirements, best practices, and creating ideal designs for accessibility throughout Boston's built environment, proponents are strongly encouraged to meet with Disability </w:t>
       </w:r>
-      <w:r w:rsidR="00A21788" w:rsidRPr="00891A3D">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...95 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Commission staff prior to filing. </w:t>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00CE6256" w:rsidRPr="00891A3D" w:rsidRDefault="00CE6256" w:rsidP="00820B09">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
-        <w:pStyle w:val="Body1"/>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008F71A0" w:rsidRPr="0046048D" w:rsidRDefault="008F71A0" w:rsidP="008F71A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="0"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0046048D">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Accessibility Analysis Information Sources: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00203BE8" w:rsidRPr="00891A3D" w:rsidRDefault="00203BE8" w:rsidP="008F71A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="0"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="6"/>
-          <w:szCs w:val="8"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00FC05A0" w:rsidRPr="00891A3D" w:rsidRDefault="00FC05A0" w:rsidP="00FC05A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="630" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Age-Friendly Design</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Age-Friendly Design Guidelines - Design features that allow residents to Age in Place</w:t>
       </w:r>
-      <w:r w:rsidR="004A6127" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Guidelines - Design features that</w:t>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
       </w:r>
-      <w:r w:rsidRPr="00891A3D">
-[...24 lines deleted...]
-        <w:r w:rsidRPr="00891A3D">
+      <w:hyperlink r:id="rId6">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:color w:val="1155cc"/>
             <w:sz w:val="16"/>
-            <w:szCs w:val="18"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://www.enterprisecommunity.org/download?fid=6623&amp;nid=3496</w:t>
+          <w:t xml:space="preserve">http://bosplans.org/A80accessibilityChecklist</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A15AD8" w:rsidRPr="00891A3D">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F71A0" w:rsidRPr="00891A3D" w:rsidRDefault="008F71A0" w:rsidP="008F71A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="630" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Americans with Disabilities Act – 2010 ADA Standards for Accessible Design</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Americans with Disabilities Act – 2010 ADA Standards for Accessible Design</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F71A0" w:rsidRPr="00891A3D" w:rsidRDefault="00D33C80" w:rsidP="008F71A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
-        <w:contextualSpacing/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00A15AD8" w:rsidRPr="00891A3D">
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:color w:val="0563c1"/>
             <w:sz w:val="16"/>
-            <w:szCs w:val="18"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>http://www.ada.gov/2010ADAstandards_index.htm</w:t>
+          <w:t xml:space="preserve">http://www.ada.gov/2010ADAstandards_index.htm</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A15AD8" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F71A0" w:rsidRPr="00891A3D" w:rsidRDefault="008F71A0" w:rsidP="008F71A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="630" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Massachusetts Architectural Access Board 521 CMR</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Massachusetts Architectural Access Board 521 CMR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F71A0" w:rsidRPr="00891A3D" w:rsidRDefault="00D33C80" w:rsidP="008F71A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="008F71A0" w:rsidRPr="00891A3D">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:color w:val="0563c1"/>
             <w:sz w:val="16"/>
-            <w:szCs w:val="18"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>http://www.mass.gov/eopss/consumer-prot-and-bus-lic/license-type/aab/aab-rules-and-regulations-pdf.html</w:t>
+          <w:t xml:space="preserve">http://www.mass.gov/eopss/consumer-prot-and-bus-lic/license-type/aab/aab-rules-and-regulations-pdf.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F71A0" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F71A0" w:rsidRPr="00891A3D" w:rsidRDefault="008F71A0" w:rsidP="008F71A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="630" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Massachusetts State Building Code 780 CMR</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Massachusetts State Building Code 780 CMR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F71A0" w:rsidRPr="00891A3D" w:rsidRDefault="00D33C80" w:rsidP="008F71A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="008F71A0" w:rsidRPr="00891A3D">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:color w:val="0563c1"/>
             <w:sz w:val="16"/>
-            <w:szCs w:val="18"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>http://www.mass.gov/eopss/consumer-prot-and-bus-lic/license-type/csl/building-codebbrs.html</w:t>
+          <w:t xml:space="preserve">http://www.mass.gov/eopss/consumer-prot-and-bus-lic/license-type/csl/building-codebbrs.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F71A0" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F71A0" w:rsidRPr="00891A3D" w:rsidRDefault="008F71A0" w:rsidP="008F71A0">
-[...69 lines deleted...]
-    <w:p w:rsidR="008F71A0" w:rsidRPr="00891A3D" w:rsidRDefault="008F71A0" w:rsidP="008F71A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="630" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>MBTA Fixed Route Accessible Transit Stations</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Massachusetts Office of Disability – Disabled Parking Regulations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F71A0" w:rsidRPr="00891A3D" w:rsidRDefault="00882E9B" w:rsidP="008F71A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...33 lines deleted...]
-        <w:t>http://www.mbta.com/riding_the_t/accessible_services/</w:t>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:color w:val="0563c1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://www.mass.gov/anf/docs/mod/hp-parking-regulations-summary-mod.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F71A0" w:rsidRPr="00891A3D" w:rsidRDefault="00882E9B" w:rsidP="008F71A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="630" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...18 lines deleted...]
-        <w:t>Complete Street Guidelines</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MBTA Fixed Route Accessible Transit Stations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F71A0" w:rsidRPr="00891A3D" w:rsidRDefault="00D33C80" w:rsidP="008F71A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:color w:val="0563c1"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:fldChar w:fldCharType="begin"/>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://www.mbta.com/riding_the_t/accessible_services/" </w:instrText>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:color w:val="0563c1"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">http://www.mbta.com/riding_the_t/accessible_services/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F71A0" w:rsidRPr="00891A3D" w:rsidRDefault="005043BB" w:rsidP="00FC05A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="630" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...25 lines deleted...]
-        <w:t>s Commission for Persons with Disabilities</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">City of Boston – Complete Street Guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E62B73" w:rsidRPr="00891A3D" w:rsidRDefault="00D33C80" w:rsidP="00FC05A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00882E9B" w:rsidRPr="00891A3D">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:color w:val="0563c1"/>
             <w:sz w:val="16"/>
-            <w:szCs w:val="18"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>http://www.boston.gov/disability</w:t>
+          <w:t xml:space="preserve">http://bostoncompletestreets.org/  </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00882E9B" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F71A0" w:rsidRPr="00891A3D" w:rsidRDefault="008F71A0" w:rsidP="00FC05A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="630" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>City of Boston – Public Works Sidewalk Reconstruction Policy</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">City of Boston – Mayor’s Commission for Persons with Disabilities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487CAF" w:rsidRPr="00891A3D" w:rsidRDefault="00D33C80" w:rsidP="00FC05A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-          <w:u w:val="single"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00882E9B" w:rsidRPr="00891A3D">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:color w:val="0563c1"/>
             <w:sz w:val="16"/>
-            <w:szCs w:val="18"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>http://www.cityofboston.gov/images_documents/sidewalk%20policy%200114_tcm3-41668.pdf</w:t>
+          <w:t xml:space="preserve">http://www.boston.gov/disability</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00882E9B" w:rsidRPr="00891A3D">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D436E" w:rsidRPr="00891A3D" w:rsidRDefault="007D436E" w:rsidP="00007FA7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="630" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-          <w:u w:val="single"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>International Symbol of Accessibility (ISA)</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">City of Boston – Public Works Sidewalk Reconstruction Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C5094" w:rsidRPr="007D436E" w:rsidRDefault="007D436E" w:rsidP="001C5094">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="630"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00891A3D">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:color w:val="0563c1"/>
             <w:sz w:val="16"/>
-            <w:szCs w:val="18"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://www.access-board.gov/guidelines-and-standards/buildings-and-sites/about-the-ada-standards/guide-to-the-ada-standards/guidance-on-the-isa</w:t>
+          <w:t xml:space="preserve">http://www.cityofboston.gov/images_documents/sidewalk%20policy%200114_tcm3-41668.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00791BD2" w:rsidRPr="00891A3D" w:rsidRDefault="007C257A" w:rsidP="00FC05A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">City of Boston – Public Improvement Commission Sidewalk Café Policy </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...31 lines deleted...]
-        <w:t>and Inclusion</w:t>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00882E9B" w:rsidRPr="00891A3D" w:rsidRDefault="00453E0D" w:rsidP="00453E0D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="0563c1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://www.cityofboston.gov/images_documents/Sidewalk_cafes_tcm3-1845.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Symbol of Accessibility (ISA)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="0563c1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://www.access-board.gov/guidelines-and-standards/buildings-and-sites/about-the-ada-standards/guide-to-the-ada-standards/guidance-on-the-isa</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEED – Pilot Credits for Social Equity and Inclusion</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="270"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="007D436E" w:rsidRPr="00891A3D">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Lora" w:eastAsia="Calibri" w:hAnsi="Lora" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:color w:val="0563c1"/>
             <w:sz w:val="16"/>
-            <w:szCs w:val="18"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://www.usgbc.org/articles/social-equity-pilot-credits-added-leed-nd-and-leed-om</w:t>
+          <w:t xml:space="preserve">https://www.usgbc.org/articles/social-equity-pilot-credits-added-leed-nd-and-leed-om</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00203BE8" w:rsidRPr="00891A3D" w:rsidRDefault="00203BE8" w:rsidP="00AC0958">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="0"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00AC0958" w:rsidRPr="0046048D" w:rsidRDefault="00AC0958" w:rsidP="00AC0958">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="0"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0046048D">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Glossary of Terms: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00203BE8" w:rsidRPr="00891A3D" w:rsidRDefault="00203BE8" w:rsidP="00AC0958">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="0"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="6"/>
-          <w:szCs w:val="8"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00834124" w:rsidRPr="00891A3D" w:rsidRDefault="00AC0958" w:rsidP="00AC0958">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...3 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>A</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accessible Route</w:t>
       </w:r>
-      <w:r w:rsidR="00FD72C4" w:rsidRPr="00891A3D">
-[...3 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C2371F" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...81 lines deleted...]
-        <w:t>MAAB 521 CMR: Section 20</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– A continuous and unobstructed path of travel that meets or exceeds the dimensional requirements set forth by  MAAB 521 CMR: Section 20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE02CF" w:rsidRPr="00891A3D" w:rsidRDefault="00834124" w:rsidP="00FE02CF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...3 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Accessible Guestrooms</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accessible Guestrooms</w:t>
       </w:r>
-      <w:r w:rsidR="00860FDE" w:rsidRPr="00891A3D">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C2371F" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...57 lines deleted...]
-        <w:t>requirements set forth by MAAB 521 CMR: Section 8.4</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Guestrooms with additional floor space, that meet or exceed  the dimensional requirements set forth by MAAB 521 CMR: Section 8.4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0050014B" w:rsidRPr="00891A3D" w:rsidRDefault="0050014B" w:rsidP="0050014B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...3 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Age</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Age</w:t>
       </w:r>
-      <w:r w:rsidRPr="00891A3D">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>-</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00891A3D">
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="none"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Friendly </w:t>
       </w:r>
-      <w:r w:rsidRPr="00891A3D">
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="none"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidRPr="00891A3D">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="none"/>
-        </w:rPr>
-        <w:t>Implementing structures, settings and polices that allow people to age with dignity and respect</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementing structures, settings and polices that allow people to age with dignity and respect in their homes and communities </w:t>
       </w:r>
-      <w:r w:rsidR="0039774C">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> in their homes and communities</w:t>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Housing – Group 1 Units – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00891A3D">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-          <w:u w:val="none"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Residential Units that contain features which can be modified without structural change to meet the specific functional needs of an occupant with a disability, per MAAB 521 CMR: Section 9.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Housing – Group 2 Units</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Residential units with additional floor space that meet or exceed the dimensional and inclusionary requirements set forth by MAAB 521 CMR: Section 9.4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ideal Design for Accessibility – </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Design which meets, as well as exceeds, compliance with AAB/ADA building code requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inclusionary Development Policy (IDP)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Program run by the BPDA that preserves access to affordable housing opportunities in the City. For more information visit: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:color w:val="0563c1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://www.bostonplans.org/housing/overview</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0050014B" w:rsidRPr="00891A3D" w:rsidRDefault="0050014B" w:rsidP="0050014B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...3 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Housing – Group 1 Units</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public Improvement Commission (PIC)</w:t>
       </w:r>
-      <w:r w:rsidR="00194AC2" w:rsidRPr="00891A3D">
-[...3 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> – </w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F41D54" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Residential Units</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– The regulatory body in charge of managing the public right of way in Boston. For more information visit: </w:t>
       </w:r>
-      <w:r w:rsidR="00BE3072" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:color w:val="0563c1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://www.boston.gov/pic</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...33 lines deleted...]
-        <w:t>MAAB 521 CMR: Section 9.3</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0050014B" w:rsidRPr="00891A3D" w:rsidRDefault="000C7347" w:rsidP="0050014B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...3 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Housing – </w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social Equity LEED Credit – </w:t>
       </w:r>
-      <w:r w:rsidR="0050014B" w:rsidRPr="00891A3D">
-[...3 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Group 2 Units</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pilot LEED credit for projects that engage neighborhood residents and provide community benefits, particularly for persons with disabilities </w:t>
       </w:r>
-      <w:r w:rsidR="0050014B" w:rsidRPr="00891A3D">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004A6127" w:rsidRPr="00891A3D">
-[...14 lines deleted...]
-        <w:t>Residential units with additional floor space that meet or exceed the dimensional and inclusionary requirements set forth by MAAB 521 CMR: Section 9.4</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE3072" w:rsidRPr="00891A3D" w:rsidRDefault="00FE02CF" w:rsidP="00453E0D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...3 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>I</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visitability</w:t>
       </w:r>
-      <w:r w:rsidR="00C32AA2" w:rsidRPr="00891A3D">
-[...3 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>deal Design for Accessibility</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00510105" w:rsidRPr="00891A3D">
-[...3 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
-[...41 lines deleted...]
-        <w:t>requirements</w:t>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– A structure that is designed intentionally with no architectural barriers in its common spaces (entrances, doors openings, hallways, bathrooms), thereby allowing persons with disabilities who have functional limitations to visit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE02CF" w:rsidRPr="00891A3D" w:rsidRDefault="00C32AA2" w:rsidP="00FE02CF">
-[...476 lines deleted...]
-    <w:p w:rsidR="0046048D" w:rsidRPr="00891A3D" w:rsidRDefault="0046048D" w:rsidP="0046048D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Lora" w:cs="Times New Roman"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="10453.999999999998" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-115.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3696"/>
         <w:gridCol w:w="271"/>
         <w:gridCol w:w="1903"/>
         <w:gridCol w:w="1595"/>
         <w:gridCol w:w="433"/>
         <w:gridCol w:w="433"/>
         <w:gridCol w:w="433"/>
         <w:gridCol w:w="1690"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="3696"/>
+            <w:gridCol w:w="271"/>
+            <w:gridCol w:w="1903"/>
+            <w:gridCol w:w="1595"/>
+            <w:gridCol w:w="433"/>
+            <w:gridCol w:w="433"/>
+            <w:gridCol w:w="433"/>
+            <w:gridCol w:w="1690"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="000F0778" w:rsidRPr="00891A3D" w:rsidTr="00497D1D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3967" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-                <w:b/>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...10 lines deleted...]
-                <w:b/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Today’s Date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F591E" w:rsidRDefault="009F591E" w:rsidP="0004205F">
-[...6 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="6487" w:type="dxa"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-                <w:b/>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:b/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Your Name and Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f2f2f2" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:b/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project Information:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Title:</w:t>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      If this is a multi-phased or multi-building project, fill out a separate Checklist for each phase/building.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="6675"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00543C6C" w:rsidRPr="00891A3D" w:rsidTr="005774A4">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3570"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project Address(es):</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="309" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total Number of Phases/Buildings:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="534" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primary Contact: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Name / Title / Company / Email / Phone):  </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Owner / Developer:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architect:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civil Engineer:  </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape Architect:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code Consultant:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accessibility Consultant (</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you have one)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What stage is the project on the date this checklist is being filled out?</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPRA  / PNF / Expanded PNF Submitted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Draft / Final Project Impact Report Submitted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BPDA Board Approved or other: __________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f2f2f2" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building Classification and Description: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This section identifies preliminary construction information about the project including size and uses</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What are the dimensions of the project? See below:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Area: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building Area:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="270"/>
+                <w:tab w:val="right" w:leader="none" w:pos="1570"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GSF</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Floor Elevation: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any below-grade space</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="727" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the construction classification?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renovation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Addition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Change of Use</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do you anticipate filing any variances with the MAAB (Massachusetts Architectural Access Board) due to non-compliance with 521 CMR?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is the reason for your MAAB variance: (1) technical infeasibility, </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (2) excessive and unreasonable cost without substantial benefit for persons with disabilities?  Have you met with an accessibility consultant or Disability Commission to try to achieve compliance rather than applying for a variance? Explain:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1)      OR      (2)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What are principal building uses? (using IBC definitions, select all appropriate that apply):</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Residential – One - Three Unit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Residential -  Multi-unit, Four+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educational</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mercantile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Factory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hospitality</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratory / Medical</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storage, Utility and Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="246" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List street-level uses of the building:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f2f2f2" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accessibility of Existing Infrastructure: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This section explores the proximity to accessible transit lines and institutions. Identify how the area surrounding the development is accessible for people with mobility impairments, and analyze the existing condition of the accessible routes to these sites through sidewalk and pedestrian ramp reports</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="432" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide a description of the neighborhood where this development is located and its identifying topographical characteristics:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List the surrounding accessible MBTA transit lines and their proximity to development site, including commuter rail,  subway stations, and bus stops:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List surrounding institutions and their proximity: hospitals, public housing, elderly and disabled housing, educational facilities, others:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List surrounding government buildings and their proximity: libraries, community centers, recreational facilities, and related facilities:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f2f2f2" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surrounding Site Conditions – Existing:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This section identifies current condition of the sidewalks and pedestrian ramps at the development site.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000142">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the development site within a formally recognized historic district? </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> which one?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000143">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3630"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000146">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3630"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="29" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are there existing sidewalks and pedestrian ramps at the development site? </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, list the existing sidewalk and pedestrian ramp slopes, dimensions, materials, and physical condition:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000157">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are the sidewalks and pedestrian ramps existing-to-remain? </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have they been verified as ADA/MAAB compliant (with yellow composite detectable warnings, cast in concrete)? </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provide description and photos. If </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">no, </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">explain plans for compliance:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000158">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f2f2f2" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000162">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surrounding Site Conditions – Proposed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000163">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This section identifies the proposed condition of the sidewalks and pedestrian ramps around the development site. Ideal sidewalk width contributes to lively pedestrian activity, allowing people to walk side by side and pass each other comfortably walking alone, in pairs, or using a wheelchair or walker.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000164">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="432" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are the proposed sidewalks consistent with Boston Complete Streets?  </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, choose which Street Type was applied: Downtown Commercial, Downtown Mixed-use, Neighborhood Main, Connector, Residential, Industrial, Shared Street, Parkway, or Boulevard. Explain:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000170">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000177">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What are the total dimensions and slopes of the proposed sidewalks? List the widths of each proposed zone: Frontage, Pedestrian and Furnishing Zone:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontage:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedestrian:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Furnishing:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000184">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List the proposed materials for each Zone. Will the proposed materials be on private property or will the proposed materials be on the City of Boston pedestrian right-of-way? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000185">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000187">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontage:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000189">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedestrian:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Furnishing:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000194">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Will sidewalk cafes or other furnishings be programmed for the pedestrian right-of-way? </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> what are the proposed dimensions of the sidewalk café or furnishings and what will the remaining right-of-way clearance be?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000195">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000197">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000198">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000199">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="993" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the pedestrian right-of-way is on private property, will the proponent seek a pedestrian easement with the Public Improvement Commission (PIC)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Will any portion of this project be going through the Public Improvement Commission (PIC)? </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> identify PIC actions and provide details:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f2f2f2" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B6">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building Entrances, Vertical Connections, Accessible Routes, and Common Areas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B7">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The primary objective in ideal accessible design is to build smooth, level, continuous routes and vertical connections that are integrated with standard routes, not relocated to alternate areas. This creates universal access to all entrances and spaces, and creates equity for persons of all ages and abilities by allowing for “aging in place” and “visitability” (visiting neighbors)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="432" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are all of the building entrances accessible? Describe the accessibility of each building entrance: flush condition, stairs, ramp, lift, elevator, or other. If all of the building entrances are</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">not accessible</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> explain:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are all building entrances well-marked with signage, lighting, and protection from weather?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are all vertical connections located within the site (interior and exterior) integrated and accessible? Describe each vertical connection (interior and exterior): stairs, ramp, lift, elevator, or other. If all the vertical connections are</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">not integrated and accessible</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> explain:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are all common spaces in the development located on an accessible route? Describe:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                               </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are all of the common spaces accessible for persons with mobility impairments? (Examples: community rooms, laundry areas, outdoor spaces, garages, decks/roof decks):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What built-in features are provided in common public spaces? (Examples: built-in furnishings such as tables, seating; countertop heights, outdoor grills and benches). Are these accessible? Do benches and seats have armrests?  Describe: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If this project is subject to Large Project Review/Institutional Master Plan,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> describe the accessible routes way-finding / signage package:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000200">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f2f2f2" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000208">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accessible Housing</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="00b050"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Units (If applicable) – Residential Group 1, Group 2, and Hospitality Guestrooms </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000209">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In order to create accessible housing and hospitality rooms, this section addresses the number of accessible units that are proposed for barrier-free housing and hotel rooms in this development. </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="432" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000212">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the total number of proposed housing units or hotel rooms for this development? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000213">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a residential development,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> how many units are for sale? How many are for rent? What is the breakdown of market value units vs. IDP (Inclusionary Development Policy) units?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000224">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a residential development,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">will all units be constructed as MAAB Group 1* units, which have blocking and other built-in infrastructure that makes them adaptable for access modifications in the future? </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(*this is required in all new construction)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000225">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000227">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="432" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> If a residential development,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">how many fully built-out ADA (MAAB Group 2) units will there be? (</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">requirement is 5%</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000230">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="432" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000236">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a residential development,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">how many units will be built-out as ADA/MAAB sensory units? (</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">requirement is 2%):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000237">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000239">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a residential development,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> how many of the fully built-out ADA (MAAB Group 2) units will also be IDP units? </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If none</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, explain:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000241">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000242">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000243">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="669" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000249">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a hospitality development,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">how many of the accessible units will feature a wheel-in shower? Will accessibility features and equipment be built in or provided (built-in bench, tub seat, etc.)? </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provide details and location of equipment:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000254">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_tigxpoxwz7ce" w:id="0"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do the proposed housing and hotel units that are standard, non-ADA units (MAAB Group 1) have any architectural barriers that would prevent entry or use of the space by persons with mobility impairments? (Example: stairs or thresholds within units, step up to balcony, etc.). </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> explain:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000255">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000257">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000258">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000259">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f2f2f2" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accessible Parking:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000260">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">See Massachusetts Architectural Access Board Rules and Regulations 521 CMR Section 23.00 regarding accessible parking requirements and the Massachusetts Office of Disability Disabled Parking Regulations</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000261">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000269">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the total number of parking spaces provided at the development site? Will these be in a parking lot or garage? Will they be mechanically stacked? Explain:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000272">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How many of these parking spaces will be designated as Accessible Parking Spaces? How many will be “Van Accessible” spaces with an 8 foot access aisle? Describe:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000273">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000275">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Will visitor parking be provided? If </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">yes, </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">where will the accessible visitor parking be located?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000284">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has a drop-off area been identified? </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> where is it located, and is it wheelchair accessible?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000285">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000287">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f2f2f2" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Community Impact: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accessibility and inclusion extend past required compliance with building codes to providing an overall development that allows full and equal participation of persons with disabilities and older adults.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000297">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has the proponent looked into either of the two new LEED Credit Pilots for (1) Inclusion, or (2) Social Equity – with a proposal that could increase inclusion of persons with disabilities? </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">describe:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000298">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000029A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">These new LEED Pilot Credits may be awarded for filling out this checklist and evaluating ways to add features to your design that will increase equity for persons with disabilities. Have you looked at this list to assess the feasibility of adding any of these features?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is this project providing funding or improvements to the surrounding neighborhood or to adjacent MBTA Station infrastructure?  (Examples: adding street trees, building or refurbishing parks, adding an additional MBTA elevator or funding other accessibility improvements or other community initiatives)? </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">describe:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002AA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002AC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Will any public transportation infrastructure be affected by this development, during and/or post-construction (Examples: are any bus stops being removed or relocated)? </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">yes</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, has the proponent coordinated with the MBTA for mitigation? Explain:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002BB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">During construction, will any on-street accessible parking spaces be impacted (during and/or post-construction)? </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes,</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> what is the plan for relocating the spaces? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has the proponent reviewed these plans with the City of Boston Disability Commission Architectural Access staff?  </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If no, </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">will you be setting up a meeting before filing?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES          NO</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002CA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="f2f2f2" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D0">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attachments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D1">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Include a list of all documents you are submitting with this Checklist – drawings, diagrams, photos, or any other materials that describe the accessible and inclusive elements of this project. </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide a diagram of the accessible routes to and from the accessible parking lot/garage and drop-off areas to the development entry locations, including route distances.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide a diagram of the accessible route connections through the site, including distances.</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002EA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide a diagram the accessible route to any roof decks or outdoor space (if applicable). </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide a plan and diagram of the accessible Group 2 units, including locations and route from accessible entry.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="288" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide any additional drawings, diagrams, photos, or any other material that describes the inclusive and accessible elements of this project.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FB">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...85 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="792" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00547D2C" w:rsidRPr="00891A3D">
-[...1070 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...29 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="792" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00866F91" w:rsidRPr="00891A3D" w:rsidRDefault="00E75507" w:rsidP="00891A3D">
-[...1722 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FD">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...405 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="792" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081084E" w:rsidRPr="00891A3D">
-[...459 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FE">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...8304 lines deleted...]
-            </w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="792" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DF4EFE" w:rsidRPr="00891A3D" w:rsidRDefault="00DF4EFE" w:rsidP="00820B09">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000306">
       <w:pPr>
-        <w:pStyle w:val="Body1"/>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00820B09" w:rsidRPr="00891A3D" w:rsidRDefault="00804083" w:rsidP="002E40AB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000307">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve">This completes the </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This completes the Article 80 Accessibility Checklist required for your project. Prior to and during the review process, Commission staff are able to provide technical assistance and design review, in order to ensure that all buildings, sidewalks, parks, and open spaces are welcoming and usable to Boston's diverse residents and visitors, including those with physical, sensory, and other disabilities.</w:t>
       </w:r>
-      <w:r w:rsidR="003D6605" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000308">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>rticle 80 A</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For questions about this checklist, or for more information on best practices for improving accessibility and inclusion, visit </w:t>
       </w:r>
-      <w:r w:rsidR="003D6605" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:color w:val="0563c1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.boston.gov/disability</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>ccessibility</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or contact our Architectural Access staff at: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000309">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Checklist required for your project. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:color w:val="0563c1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ADA@boston.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>P</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:r w:rsidR="00834124" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:color w:val="0563c1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">patricia.mendez@boston.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve">rior </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:r w:rsidR="00AA620C" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+            <w:color w:val="0563c1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">sarah.leung@boston.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> |  </w:t>
       </w:r>
-      <w:r w:rsidR="00834124" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000030A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">and during the review process, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Commission </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">617-635-3682 (phone)  </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Webdings" w:cs="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>staff</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"></w:t>
       </w:r>
-      <w:r w:rsidR="00834124" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC0958" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>are</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 617-635-2726 (fax) </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Webdings" w:cs="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> able to provide </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"></w:t>
       </w:r>
-      <w:r w:rsidR="000E1940" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>technical assistance and design review</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00834124" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>,</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E1940" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">617-635-2541 (tty)</w:t>
       </w:r>
-      <w:r w:rsidR="00AC0958" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000030B">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>in order to</w:t>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
-      <w:r w:rsidR="000E1940" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000030C">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ensure that all buildings, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">sidewalks, parks, and open spaces are </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Mayor’s Commission for Persons with Disabilities</w:t>
       </w:r>
-      <w:r w:rsidR="008F6D22" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">welcoming and </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>usable to Boston's diverse residents</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boston City Hall, One City Hall Square, Room 967, Boston MA 02201</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">                  </w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BC10B3" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000030E">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and visitors</w:t>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
-      <w:r w:rsidR="000E1940" w:rsidRPr="00891A3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000030F">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>, including those with physical, sensory,</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="006429D3" w:rsidRPr="00891A3D">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> and </w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Updated: October, 2019</w:t>
       </w:r>
-      <w:r w:rsidR="00161542" w:rsidRPr="00891A3D">
-[...259 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D5EFE" w:rsidRPr="00891A3D" w:rsidRDefault="00860FDE" w:rsidP="00AA5612">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000310">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...101 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA5612" w:rsidRPr="00891A3D" w:rsidRDefault="00AA5612" w:rsidP="008564BA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000311">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-        <w:t>The Mayor’s Commission for Persons with Disabilities</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA36E3" w:rsidRDefault="008564BA" w:rsidP="00754F7F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000312">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A3D">
-[...61 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA36E3" w:rsidRDefault="00AA36E3" w:rsidP="00754F7F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000313">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...12 lines deleted...]
-          <w:i/>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:cs="Lora" w:eastAsia="Lora" w:hAnsi="Lora"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...124 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00630548" w:rsidRDefault="00630548" w:rsidP="00754F7F">
-[...49 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:headerReference r:id="rId23" w:type="default"/>
+      <w:footerReference r:id="rId24" w:type="default"/>
+      <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
+      <w:pgMar w:bottom="1008" w:top="1008" w:left="1008" w:right="1008" w:header="720" w:footer="720"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...46 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Courier New"/>
+  <w:font w:name="Libre Franklin">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Montserrat">
-    <w:panose1 w:val="00000800000000000000"/>
-[...10 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Lora">
-    <w:panose1 w:val="02000503000000020004"/>
-[...3 lines deleted...]
-    <w:sig w:usb0="800002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId9" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId10" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId11" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId12" w:subsetted="0"/>
   </w:font>
-  <w:font w:name="Webdings">
-[...11 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Webdings"/>
+  <w:font w:name="Noto Sans Symbols">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId13" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId14" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...8 lines deleted...]
-    <w:sdtEndPr>
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000316">
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-        <w:noProof/>
+        <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...44 lines deleted...]
-  <w:p w:rsidR="00850E3C" w:rsidRPr="00092121" w:rsidRDefault="00092121">
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve">PAGE</w:instrText>
+      <w:fldChar w:fldCharType="separate"/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000317">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
       <w:tab/>
-    </w:r>
-    <w:r>
       <w:tab/>
       <w:t xml:space="preserve">                </w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="002B686E" w:rsidRPr="009C69EC" w:rsidRDefault="00A21788" w:rsidP="002B686E">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000314">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C60D41">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-        <w:b/>
+        <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>Article 80 | ACCESSIBILTY CHECKLIST</w:t>
+      <w:t xml:space="preserve">Article 80 | ACCESSIBILTY CHECKLIST – </w:t>
     </w:r>
-    <w:r w:rsidR="009C69EC">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-        <w:b/>
+        <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – </w:t>
+      <w:t xml:space="preserve">Updated October, 2019</w:t>
     </w:r>
-    <w:r w:rsidR="00135A5F">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...2 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Updated October, </w:t>
-[...8 lines deleted...]
-      <w:t>2019</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002B686E" w:rsidRPr="002B686E" w:rsidRDefault="00D33C80">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000315">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="41C476FE">
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="630" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-    </w:lvl>
-[...111 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="570C3E6C"/>
-[...91 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="3AA66370">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A0B0354"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="B6E4CC94">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1267" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-[...176 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
-[...7 lines deleted...]
-  <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
-[...10 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...858 lines deleted...]
-  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...6 lines deleted...]
-  <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...156 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body1">
-[...1 lines deleted...]
-    <w:rsid w:val="00A21788"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="000000"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A21788"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...12 lines deleted...]
-    <w:rsid w:val="00A21788"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-[...5 lines deleted...]
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A21788"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...55 lines deleted...]
-    <w:rsid w:val="00C8259E"/>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="86.0" w:type="dxa"/>
+        <w:left w:w="115.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="115.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...317 lines deleted...]
-</w:styles>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADA@boston.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bostoncompletestreets.org/%20%20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.leung@boston.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/anf/docs/mod/hp-parking-regulations-summary-mod.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.mendez@boston.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cityofboston.gov/images_documents/sidewalk%20policy%200114_tcm3-41668.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boston.gov/disability" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/eopss/consumer-prot-and-bus-lic/license-type/csl/building-codebbrs.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.access-board.gov/guidelines-and-standards/buildings-and-sites/about-the-ada-standards/guide-to-the-ada-standards/guidance-on-the-isa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cityofboston.gov/images_documents/Sidewalk_cafes_tcm3-1845.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bostonplans.org/housing/overview" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgbc.org/articles/social-equity-pilot-credits-added-leed-nd-and-leed-om" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boston.gov/disability" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bosplans.org/A80accessibilityChecklsit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/pic" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ada.gov/2010ADAstandards_index.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/eopss/consumer-prot-and-bus-lic/license-type/aab/aab-rules-and-regulations-pdf.html" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/anf/docs/mod/hp-parking-regulations-summary-mod.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.access-board.gov/guidelines-and-standards/buildings-and-sites/about-the-ada-standards/guide-to-the-ada-standards/guidance-on-the-isa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/pic" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/eopss/consumer-prot-and-bus-lic/license-type/csl/building-codebbrs.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cityofboston.gov/images_documents/Sidewalk_cafes_tcm3-1845.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.leung@boston.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cityofboston.gov/images_documents/sidewalk%20policy%200114_tcm3-41668.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bostonplans.org/housing/overview" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/eopss/consumer-prot-and-bus-lic/license-type/aab/aab-rules-and-regulations-pdf.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.mendez@boston.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boston.gov/disability" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADA@boston.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ada.gov/2010ADAstandards_index.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgbc.org/articles/social-equity-pilot-credits-added-leed-nd-and-leed-om" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enterprisecommunity.org/download?fid=6623&amp;nid=3496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bostoncompletestreets.org/%20%20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boston.gov/disability" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lora-italic.ttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lora-bold.ttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lora-boldItalic.ttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklin-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklin-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklin-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklin-boldItalic.ttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lora-regular.ttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
-
-[...61 lines deleted...]
-</file>